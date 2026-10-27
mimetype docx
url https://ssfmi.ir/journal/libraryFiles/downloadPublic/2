--- v0 (2026-01-07)
+++ v1 (2026-10-27)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="449"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9938"/>
       </w:tblGrid>
       <w:tr w:rsidR="00300492" w:rsidRPr="00313FBB" w14:paraId="504F6042" w14:textId="77777777" w:rsidTr="00AB6D02">
         <w:trPr>
           <w:trHeight w:val="1694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -448,51 +449,51 @@
           <w:tcPr>
             <w:tcW w:w="9938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="102C9205" w14:textId="4207D1E9" w:rsidR="00300492" w:rsidRPr="00EB396A" w:rsidRDefault="00300492" w:rsidP="006843DF">
             <w:pPr>
               <w:pStyle w:val="Articletitle"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:color w:val="A1A1A1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0A38">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281D5B16" wp14:editId="5C442334">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281D5B16" wp14:editId="4C24A3B5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5865437</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>88900</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="270000" cy="280925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="35" name="Picture 35"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="57" name="images (19).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
@@ -613,59 +614,51 @@
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9917"/>
       </w:tblGrid>
       <w:tr w:rsidR="007923AF" w:rsidRPr="007923AF" w14:paraId="3189741E" w14:textId="77777777" w:rsidTr="00EB396A">
         <w:trPr>
           <w:trHeight w:val="2973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9917" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D4B84B9" w14:textId="2A041ED9" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00F566A4">
             <w:pPr>
               <w:pStyle w:val="Author"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007923AF">
-              <w:t xml:space="preserve">FirstName, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">FirstName, LastName </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D77">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007923AF">
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007923AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Adobe Devanagari"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
@@ -912,51 +905,51 @@
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="958"/>
               <w:gridCol w:w="8222"/>
             </w:tblGrid>
             <w:tr w:rsidR="007923AF" w:rsidRPr="007923AF" w14:paraId="3B688FBC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="907"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="958" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C2D146" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00AE1F5F">
+                <w:p w14:paraId="63C2D146" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00387615">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="318" w:right="0" w:firstLine="284"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Adobe Devanagari" w:eastAsia="Calibri" w:hAnsi="Adobe Devanagari" w:cs="Adobe Devanagari"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Adobe Devanagari" w:eastAsia="Calibri" w:hAnsi="Adobe Devanagari" w:cs="Adobe Devanagari"/>
                       <w:b/>
                       <w:bCs/>
                       <w:i/>
@@ -1022,129 +1015,95 @@
                                     <a:srgbClr val="29667F"/>
                                   </a:bgClr>
                                 </a:pattFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                         <wp14:sizeRelH relativeFrom="page">
                           <wp14:pctWidth>0</wp14:pctWidth>
                         </wp14:sizeRelH>
                         <wp14:sizeRelV relativeFrom="page">
                           <wp14:pctHeight>0</wp14:pctHeight>
                         </wp14:sizeRelV>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8222" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43E36457" w14:textId="251CBFEB" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00AE1F5F">
+                <w:p w14:paraId="43E36457" w14:textId="251CBFEB" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00387615">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t>LastName</w:t>
-[...10 lines deleted...]
-                    <w:t>, (</w:t>
+                    <w:t>LastName, (</w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Initial</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">)., &amp; </w:t>
-[...21 lines deleted...]
-                    <w:t>, (</w:t>
+                    <w:t>)., &amp; LastName, (</w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Initial)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. (Date). Paper </w:t>
                   </w:r>
                   <w:r w:rsidR="00F86137">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
@@ -1199,68 +1158,68 @@
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00136EAB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t>Volume</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007923AF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (Issue), PP.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="058D2564" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00AE1F5F">
+                <w:p w14:paraId="058D2564" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00387615">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="12E02142" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00AE1F5F">
+                <w:p w14:paraId="12E02142" w14:textId="77777777" w:rsidR="007923AF" w:rsidRPr="007923AF" w:rsidRDefault="007923AF" w:rsidP="00387615">
                   <w:pPr>
                     <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="129"/>
                     <w:bidi w:val="0"/>
                     <w:spacing w:before="0" w:beforeAutospacing="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:suppressOverlap/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="132"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
@@ -2070,139 +2029,139 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13B30541" w14:textId="01FB8EBF" w:rsidR="00142590" w:rsidRDefault="00142590" w:rsidP="004C631B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:framePr w:wrap="around"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B20A7A3" w14:textId="77777777" w:rsidR="00647188" w:rsidRPr="00BD529F" w:rsidRDefault="00647188" w:rsidP="004C631B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:framePr w:wrap="around"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00647188" w:rsidRPr="00BD529F" w:rsidSect="007578DF">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
-          <w:headerReference w:type="first" r:id="rId18"/>
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="567" w:right="907" w:bottom="567" w:left="567" w:header="170" w:footer="576" w:gutter="0"/>
           <w:pgNumType w:start="174"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpYSpec="bottom"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9219"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="3D3CFF99" w14:textId="77777777" w:rsidTr="00AF00EB">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="573FED27" w14:textId="27D3B53E" w:rsidR="001A6A7D" w:rsidRPr="007A2C07" w:rsidRDefault="00EB396A" w:rsidP="00EB396A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="7642"/>
               </w:tabs>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2221EF24" wp14:editId="280ED668">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4996180</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>3175</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="783590" cy="998220"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId21" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="783590" cy="998220"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -2226,55 +2185,55 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108D023A" wp14:editId="7FDCE55C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>370205</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1603612" cy="553945"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21">
+                          <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                                  <a14:imgLayer r:embed="rId22">
+                                  <a14:imgLayer r:embed="rId23">
                                     <a14:imgEffect>
                                       <a14:brightnessContrast bright="-20000" contrast="20000"/>
                                     </a14:imgEffect>
                                   </a14:imgLayer>
                                 </a14:imgProps>
                               </a:ext>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1603612" cy="553945"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
@@ -2637,51 +2596,50 @@
               <w:t>www.</w:t>
             </w:r>
             <w:r w:rsidR="00EF58CC">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="IRTitr"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ssfmi.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="0F028C10" w14:textId="77777777" w:rsidTr="00AF00EB">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6826634D" w14:textId="77076E58" w:rsidR="001A6A7D" w:rsidRPr="00D13BC0" w:rsidRDefault="001A6A7D" w:rsidP="00AF00EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8509"/>
               </w:tabs>
               <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="129" w:right="34" w:hanging="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="IRNazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D13BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro" w:cs="B Badr"/>
                 <w:b/>
                 <w:bCs/>
@@ -2697,51 +2655,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637B6D8C" wp14:editId="11268BF9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>88900</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>244622</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="234000" cy="244800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="38" name="Picture 38"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="57" name="images (19).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23" cstate="print">
+                          <a:blip r:embed="rId24" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="234000" cy="244800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -2825,51 +2783,50 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="294C58"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C0091">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:color w:val="294C58"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مقاله</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A6A7D" w:rsidRPr="00B16376" w14:paraId="6288F6E0" w14:textId="77777777" w:rsidTr="00AF00EB">
         <w:trPr>
           <w:trHeight w:val="5102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9219" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FC3EC72" w14:textId="4847ED41" w:rsidR="001A6A7D" w:rsidRPr="00BC6A4E" w:rsidRDefault="00F40104" w:rsidP="00AF00EB">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4501"/>
                 <w:tab w:val="left" w:pos="5794"/>
               </w:tabs>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="Char0"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
@@ -2934,51 +2891,50 @@
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1101"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="8789" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8789"/>
             </w:tblGrid>
             <w:tr w:rsidR="001828FD" w:rsidRPr="004F21A6" w14:paraId="4C90456A" w14:textId="77777777" w:rsidTr="00EB396A">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E8CD9E8" w14:textId="29A59785" w:rsidR="001828FD" w:rsidRPr="00F21E4F" w:rsidRDefault="001828FD" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="309" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rStyle w:val="Char2"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="670001"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002C0091">
                     <w:rPr>
                       <w:rFonts w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="294C58"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="28"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>چکیده</w:t>
@@ -3203,51 +3159,50 @@
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000F2D05" w:rsidRPr="004F21A6" w14:paraId="20E21243" w14:textId="77777777" w:rsidTr="00EB396A">
               <w:trPr>
                 <w:trHeight w:val="538"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EFAA6E8" w14:textId="14A682B9" w:rsidR="00812810" w:rsidRPr="004F21A6" w:rsidRDefault="000F2D05" w:rsidP="00AF00EB">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="315" w:right="0" w:firstLine="4"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:bidi="fa-IR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002C0091">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="294C58"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>کلیدواژه‌ها</w:t>
                   </w:r>
@@ -3294,51 +3249,50 @@
                   <w:r w:rsidRPr="004C631B">
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ترتیب حروف الفبا باشند.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="001C55EC" w:rsidRPr="004F21A6" w14:paraId="1113B0AE" w14:textId="77777777" w:rsidTr="00EB396A">
               <w:trPr>
                 <w:trHeight w:val="252"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8789" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E1B1C26" w14:textId="44E2E5C6" w:rsidR="001C55EC" w:rsidRPr="004F21A6" w:rsidRDefault="001C55EC" w:rsidP="00B161B3">
                   <w:pPr>
                     <w:spacing w:before="240" w:beforeAutospacing="0"/>
                     <w:ind w:left="0" w:right="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="IRLotus" w:hAnsi="IRLotus"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="724D34CA" w14:textId="733F161B" w:rsidR="000F2D05" w:rsidRDefault="000F2D05" w:rsidP="00AF00EB">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
@@ -3473,51 +3427,51 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>(فونت)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:iCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00FC35BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>IR Lotus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و اندازه </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:i/>
@@ -4194,51 +4148,50 @@
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53569B8D" w14:textId="77777777" w:rsidR="00B41A6C" w:rsidRDefault="00B41A6C" w:rsidP="00B41A6C">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="532C9FD4" w14:textId="77777777" w:rsidR="00624DA0" w:rsidRPr="00E86192" w:rsidRDefault="00624DA0" w:rsidP="00E86192">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>جدول 1- استراتژی</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86192">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>های موجود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C907932" w14:textId="46741B89" w:rsidR="00624DA0" w:rsidRPr="00B25A7E" w:rsidRDefault="00AA3903" w:rsidP="000C4B3D">
       <w:pPr>
         <w:pStyle w:val="figure"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B25A7E">
@@ -4260,53 +4213,53 @@
         <w:t>strategies</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00B25A7E">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="46"/>
         <w:bidiVisual/>
         <w:tblW w:w="5535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2732"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1503"/>
+        <w:gridCol w:w="2858"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1434"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92C6F" w:rsidRPr="00EA199B" w14:paraId="74158BDA" w14:textId="77777777" w:rsidTr="001C55EC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29F53BAC" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="001C55EC" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C55EC">
               <w:rPr>
@@ -4463,50 +4416,51 @@
       <w:tr w:rsidR="00E92C6F" w:rsidRPr="00EA199B" w14:paraId="3920A18A" w14:textId="77777777" w:rsidTr="001C55EC">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B01CAFE" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="00EA199B" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA199B">
               <w:rPr>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>استراتژی</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED5461E" w14:textId="77777777" w:rsidR="00E92C6F" w:rsidRPr="00B25A7E" w:rsidRDefault="00E92C6F" w:rsidP="001C55EC">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4901,51 +4855,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B3CF353" wp14:editId="3260B19B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1684512</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>45613</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3171459" cy="1822892"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3173674" cy="1824165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -5919,90 +5873,90 @@
             <w:r w:rsidRPr="0013169C">
               <w:rPr>
                 <w:position w:val="-28"/>
               </w:rPr>
               <w:object w:dxaOrig="5620" w:dyaOrig="639" w14:anchorId="456E7331">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:283.25pt;height:32.65pt" o:ole="">
-                  <v:imagedata r:id="rId26" o:title=""/>
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1809077890" r:id="rId27"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853580371" r:id="rId28"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02A9905B" w14:textId="77777777" w:rsidR="00624DA0" w:rsidRDefault="00624DA0" w:rsidP="00BB0C8C">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>كه درآن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009060C7" w:rsidRPr="009060C7">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="200" w:dyaOrig="279" w14:anchorId="08A51A19">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.5pt;height:12.95pt" o:ole="">
-            <v:imagedata r:id="rId28" o:title=""/>
+            <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1809077891" r:id="rId29"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853580372" r:id="rId30"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هزینه تولید ...واحد </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009060D2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -6035,51 +5989,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA211F8" w14:textId="77777777" w:rsidR="00E22EE9" w:rsidRPr="00EA199B" w:rsidRDefault="00E22EE9" w:rsidP="00BB0C8C">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="77562996" w14:textId="3275F8F7" w:rsidR="00E22EE9" w:rsidRDefault="00A92D45" w:rsidP="00E22EE9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2-4-1- </w:t>
       </w:r>
       <w:r w:rsidR="00E22EE9" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ساختار</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Equation </w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="00AC1FE5">
         <w:rPr>
@@ -6533,50 +6486,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Asana Math" w:hAnsi="Asana Math" w:cs="Linux Libertine"/>
                     <w:szCs w:val="19"/>
                     <w:lang w:bidi="fa-IR"/>
                   </w:rPr>
                   <m:t>.</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="446E9927" w14:textId="05C51534" w:rsidR="00582E58" w:rsidRPr="00EA199B" w:rsidRDefault="00582E58" w:rsidP="003E413A">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>كه درآن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA199B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Asana Math" w:hAnsi="Asana Math"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <m:t>s</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -7977,61 +7931,61 @@
         </w:rPr>
         <w:t xml:space="preserve">  و از ساختار ز</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ر</w:t>
       </w:r>
       <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> استفاده گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D2A400" w14:textId="7F1CE780" w:rsidR="00624DA0" w:rsidRPr="00D9664B" w:rsidRDefault="00000000" w:rsidP="00D9664B">
+    <w:p w14:paraId="38D2A400" w14:textId="7F1CE780" w:rsidR="00624DA0" w:rsidRPr="00D9664B" w:rsidRDefault="00D9664B" w:rsidP="00D9664B">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00D9664B" w:rsidRPr="00D9664B">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00D9664B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <w:t>https://csl.mendeley.com/styles/699351941/REA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D1DBAE9" w14:textId="65238321" w:rsidR="00F7698E" w:rsidRDefault="003E413A" w:rsidP="00511AA7">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:b/>
@@ -8102,51 +8056,50 @@
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FDF118" w14:textId="5EB6615E" w:rsidR="00EF3FB7" w:rsidRDefault="00EF3FB7" w:rsidP="0076041F">
       <w:pPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>پرن</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ان</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FB7">
         <w:rPr>
           <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
@@ -8619,51 +8572,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Decisions and operations research, 4</w:t>
       </w:r>
       <w:r w:rsidR="00624DA0" w:rsidRPr="004C1FCD">
         <w:t>(4), 291-298.</w:t>
       </w:r>
       <w:r w:rsidR="00834BBB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00834BBB" w:rsidRPr="0065155A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>In Persian</w:t>
       </w:r>
       <w:r w:rsidR="00834BBB">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="0076041F">
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0076041F" w:rsidRPr="0076041F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>10.22105/DMOR.2020.205873.1131</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="30FC68F4" w14:textId="2DB47F9B" w:rsidR="0069023C" w:rsidRPr="0065155A" w:rsidRDefault="00335689" w:rsidP="0069023C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:ind w:left="709" w:hanging="140"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -8812,51 +8765,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A657BA">
         <w:t>ElGawady</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A657BA">
         <w:t xml:space="preserve">, M. A., &amp; Mills, J. E. (2016). Static cyclic behavior of FRP-confined crumb rubber concrete columns. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A657BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Engineering structures</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 113</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">, 371-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidRPr="009F281D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.engstruct.2016.01.033</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2ADBF0F4" w14:textId="489B5DD7" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
@@ -8901,50 +8854,51 @@
     <w:p w14:paraId="690D0E16" w14:textId="12024794" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">Reference to a Book Chapter </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E24CD7" w14:textId="35AB131C" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D920A8">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> McKenzie, R.</w:t>
       </w:r>
       <w:r w:rsidR="00511AA7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">B. (2018). From </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t>robbins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t>friedman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -8965,90 +8919,66 @@
     <w:p w14:paraId="68AAAEB1" w14:textId="18924CF9" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t>Reference to a Conference Proceeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FCAD4A" w14:textId="77777777" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D920A8">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Raj, A. (2010, May). Development of an intelligent </w:t>
+        <w:t xml:space="preserve"> Hakani Raj, A. (2010, May). Development of an intelligent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t>sensor based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve"> inspection robot for closed environment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings of the 2015 5th </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> University international conference on engineering (</w:t>
+        <w:t>Proceedings of the 2015 5th Nirma University international conference on engineering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NUiCONE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D920A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve"> (pp. 1-6). IEEE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5690ECCA" w14:textId="56A19BC3" w:rsidR="00D920A8" w:rsidRPr="00D920A8" w:rsidRDefault="00D920A8" w:rsidP="00A657BA">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:numPr>
@@ -9080,51 +9010,51 @@
         <w:t>Murphyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">, L. (n.d.). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A657BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Utrition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A657BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; exercise - timing is everything</w:t>
       </w:r>
       <w:r w:rsidRPr="00D920A8">
         <w:t xml:space="preserve">. NASM. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009F281D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://blog.nasm.org/workout-and-nutrition-timing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2127FDF7" w14:textId="506D24B5" w:rsidR="00624DA0" w:rsidRPr="00EA199B" w:rsidRDefault="00D9664B" w:rsidP="006F681E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پیوست</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E49A8AE" w14:textId="3E4744E0" w:rsidR="000C7838" w:rsidRPr="006F681E" w:rsidRDefault="00624DA0" w:rsidP="000C7838">
@@ -9349,299 +9279,297 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="343A3121" w14:textId="6F498D50" w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidRDefault="00D9664B" w:rsidP="00C9594B">
       <w:pPr>
         <w:pStyle w:val="a1"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7838">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل و جدول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidSect="007578DF">
-      <w:headerReference w:type="even" r:id="rId34"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId39"/>
+      <w:headerReference w:type="even" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="even" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId39"/>
+      <w:footerReference w:type="first" r:id="rId40"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="907" w:bottom="567" w:left="567" w:header="289" w:footer="113" w:gutter="0"/>
       <w:pgNumType w:start="478"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1318AEBA" w14:textId="77777777" w:rsidR="007578DF" w:rsidRPr="00FE73CA" w:rsidRDefault="007578DF" w:rsidP="00192E46">
+    <w:p w14:paraId="36EBFFB7" w14:textId="77777777" w:rsidR="00F23E81" w:rsidRPr="00FE73CA" w:rsidRDefault="00F23E81" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B51768C" w14:textId="77777777" w:rsidR="007578DF" w:rsidRPr="00FE73CA" w:rsidRDefault="007578DF" w:rsidP="00192E46">
+    <w:p w14:paraId="0E2E4628" w14:textId="77777777" w:rsidR="00F23E81" w:rsidRPr="00FE73CA" w:rsidRDefault="00F23E81" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="02000506000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazli">
-    <w:panose1 w:val="02000506000000020002"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -9666,119 +9594,129 @@
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
-    <w:panose1 w:val="0205050205050A020403"/>
+    <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Badr">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Asana Math">
-    <w:panose1 w:val="02000603000000000000"/>
+    <w:altName w:val="MS Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000E7" w:usb1="0201E1FF" w:usb2="06001000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Linux Libertine">
-    <w:panose1 w:val="02000503000000000000"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5200E5FB" w:usb2="02000020" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6718B7E8" w14:textId="624AD736" w:rsidR="00FE0919" w:rsidRDefault="00135F7D" w:rsidP="00504B9E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">This is an Open </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>Acess</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> Article Under </w:t>
     </w:r>
     <w:r w:rsidRPr="00AC1FE5">
       <w:rPr>
         <w:color w:val="C45911"/>
       </w:rPr>
       <w:t>CC By 4.0 License</w:t>
     </w:r>
     <w:r w:rsidR="00C129B3" w:rsidRPr="00AC1FE5">
       <w:rPr>
         <w:color w:val="C45911"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00504B9E" w:rsidRPr="00504B9E">
       <w:t>https://creativecommons.org/licenses/by/4.0/legalcode</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="474F06CF" w14:textId="77777777" w:rsidR="00387615" w:rsidRDefault="00387615">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="534FD0AF" w14:textId="1009BBAE" w:rsidR="00F21E4F" w:rsidRPr="00F21E4F" w:rsidRDefault="00F21E4F" w:rsidP="00F21E4F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="993" w:right="427" w:firstLine="2"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
@@ -9816,80 +9754,76 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="154305" cy="154305"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00F21E4F">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFB78F1" wp14:editId="31471290">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFB78F1" wp14:editId="3DC510DC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>382417</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="142240" cy="143510"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="192" name="Picture 192" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="192" name="Picture 192" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="192" name="Picture 192" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="142240" cy="143510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
@@ -9921,51 +9855,51 @@
             <wp:posOffset>223520</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="396000" cy="216000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="19059"/>
               <wp:lineTo x="20803" y="19059"/>
               <wp:lineTo x="20803" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="196" name="Picture 196"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="63" name="cc-by.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:grayscl/>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="396000" cy="216000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
@@ -10022,156 +9956,156 @@
       <w:t xml:space="preserve">Licensee. </w:t>
     </w:r>
     <w:r w:rsidR="00EB396A" w:rsidRPr="002C0091">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="294C58"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Strategic Studies in Financial Management and Insurance</w:t>
     </w:r>
     <w:r w:rsidRPr="00F21E4F">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E775118" w14:textId="386BFAA8" w:rsidR="00504B9E" w:rsidRPr="0010037F" w:rsidRDefault="00504B9E" w:rsidP="0010037F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rtl/>
-        <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-      <w:rPr>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DC83C4C" w14:textId="7F468D42" w:rsidR="00504B9E" w:rsidRPr="00504B9E" w:rsidRDefault="00504B9E" w:rsidP="00504B9E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="376A547B" w14:textId="7F07D052" w:rsidR="0054660D" w:rsidRPr="0095199C" w:rsidRDefault="0054660D" w:rsidP="0095199C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="19"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E8CFC98" w14:textId="77777777" w:rsidR="007578DF" w:rsidRPr="00FE73CA" w:rsidRDefault="007578DF" w:rsidP="002B5067">
+    <w:p w14:paraId="1B0E6D12" w14:textId="77777777" w:rsidR="00F23E81" w:rsidRPr="00FE73CA" w:rsidRDefault="00F23E81" w:rsidP="002B5067">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C953138" w14:textId="77777777" w:rsidR="007578DF" w:rsidRPr="00FE73CA" w:rsidRDefault="007578DF" w:rsidP="00192E46">
+    <w:p w14:paraId="7051113A" w14:textId="77777777" w:rsidR="00F23E81" w:rsidRPr="00FE73CA" w:rsidRDefault="00F23E81" w:rsidP="00192E46">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CB7AE1C" w14:textId="77777777" w:rsidR="007578DF" w:rsidRPr="00FE73CA" w:rsidRDefault="007578DF">
+    <w:p w14:paraId="5FF3D1E3" w14:textId="77777777" w:rsidR="00F23E81" w:rsidRPr="00FE73CA" w:rsidRDefault="00F23E81">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="70D40632" w14:textId="0D861BA2" w:rsidR="00A92D45" w:rsidRDefault="00A92D45" w:rsidP="00A92D45">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92D45">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Footnote</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FC70D6" w14:textId="3FE6A6E5" w:rsidR="00751222" w:rsidRDefault="0069023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B78250" wp14:editId="38DDD708">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6140671</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>915035</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="809625" cy="848710"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
@@ -11115,51 +11049,51 @@
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:id w:val="599153795"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085558B3" w14:textId="42373783" w:rsidR="00751222" w:rsidRDefault="00335689">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7B962A82" wp14:editId="7835C799">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:posOffset>-60960</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>1424940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1353185" cy="523875"/>
@@ -12020,62 +11954,62 @@
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:id w:val="1390537099"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F97D274" w14:textId="54289967" w:rsidR="00751222" w:rsidRPr="00FE73CA" w:rsidRDefault="00751222" w:rsidP="00647188">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68BA58EB" w14:textId="067F021E" w:rsidR="000D4385" w:rsidRPr="00EC7677" w:rsidRDefault="00EB396A" w:rsidP="009E244A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="600" w:afterAutospacing="0"/>
       <w:ind w:left="187" w:right="562"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1332A74D" wp14:editId="63111420">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3361055</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -13166,80 +13100,89 @@
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:noProof/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>174</w:t>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
+          <w:rPr>
+            <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+            <w:noProof/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="0042109D" w:rsidRPr="0042109D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00F50E00" w:rsidRPr="00F50E00">
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6540D8C8" w14:textId="2B784673" w:rsidR="00504B9E" w:rsidRPr="0081352B" w:rsidRDefault="008A6C92" w:rsidP="002E2474">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="600" w:afterAutospacing="0"/>
       <w:ind w:left="180" w:right="562"/>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251795456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB48ED7" wp14:editId="44422A80">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-360426</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-176530</wp:posOffset>
@@ -14856,78 +14799,87 @@
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:noProof/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             <w:rtl/>
           </w:rPr>
-          <w:t>174</w:t>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
+          <w:rPr>
+            <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
+            <w:noProof/>
+            <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00EC7677" w:rsidRPr="00D034C8">
           <w:rPr>
             <w:rFonts w:ascii="IRTitr" w:hAnsi="IRTitr" w:cs="IRTitr"/>
             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23C955F9" w14:textId="7C345FB1" w:rsidR="00751222" w:rsidRPr="00FE73CA" w:rsidRDefault="00751222" w:rsidP="00647188">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17483,52 +17435,52 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="182982075">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="756708898">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="831870857">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="746464249">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1292395921">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -17680,50 +17632,51 @@
     <w:rsid w:val="00206AC8"/>
     <w:rsid w:val="00212234"/>
     <w:rsid w:val="00215AFC"/>
     <w:rsid w:val="0021755D"/>
     <w:rsid w:val="00220E40"/>
     <w:rsid w:val="00222C7D"/>
     <w:rsid w:val="0022347C"/>
     <w:rsid w:val="00224EF5"/>
     <w:rsid w:val="002277BF"/>
     <w:rsid w:val="002317A5"/>
     <w:rsid w:val="00235EE5"/>
     <w:rsid w:val="00235EF6"/>
     <w:rsid w:val="0023689B"/>
     <w:rsid w:val="00237501"/>
     <w:rsid w:val="002408B6"/>
     <w:rsid w:val="00240962"/>
     <w:rsid w:val="00240D65"/>
     <w:rsid w:val="00241632"/>
     <w:rsid w:val="002421F8"/>
     <w:rsid w:val="00242737"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="00247F09"/>
     <w:rsid w:val="00251D34"/>
     <w:rsid w:val="002543AA"/>
     <w:rsid w:val="00255D88"/>
+    <w:rsid w:val="002600CD"/>
     <w:rsid w:val="00261788"/>
     <w:rsid w:val="00262D01"/>
     <w:rsid w:val="00263725"/>
     <w:rsid w:val="0026770D"/>
     <w:rsid w:val="00270627"/>
     <w:rsid w:val="002718B3"/>
     <w:rsid w:val="00271E32"/>
     <w:rsid w:val="00274FBF"/>
     <w:rsid w:val="0027565A"/>
     <w:rsid w:val="00276084"/>
     <w:rsid w:val="00277820"/>
     <w:rsid w:val="00284419"/>
     <w:rsid w:val="00286103"/>
     <w:rsid w:val="00292457"/>
     <w:rsid w:val="00294B70"/>
     <w:rsid w:val="002A5D52"/>
     <w:rsid w:val="002B17D8"/>
     <w:rsid w:val="002B4A70"/>
     <w:rsid w:val="002B5067"/>
     <w:rsid w:val="002B79B9"/>
     <w:rsid w:val="002C0091"/>
     <w:rsid w:val="002C1ECD"/>
     <w:rsid w:val="002C25B4"/>
     <w:rsid w:val="002C4FC4"/>
     <w:rsid w:val="002C5B06"/>
@@ -17751,50 +17704,51 @@
     <w:rsid w:val="0030168C"/>
     <w:rsid w:val="00305092"/>
     <w:rsid w:val="003052CF"/>
     <w:rsid w:val="00305DAB"/>
     <w:rsid w:val="00307DBC"/>
     <w:rsid w:val="003147E6"/>
     <w:rsid w:val="00326445"/>
     <w:rsid w:val="00327F97"/>
     <w:rsid w:val="003324D3"/>
     <w:rsid w:val="00335689"/>
     <w:rsid w:val="00337DED"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="003472E7"/>
     <w:rsid w:val="003502E1"/>
     <w:rsid w:val="003527AE"/>
     <w:rsid w:val="00352AEB"/>
     <w:rsid w:val="003553E5"/>
     <w:rsid w:val="00356E6C"/>
     <w:rsid w:val="00365FE9"/>
     <w:rsid w:val="003706B4"/>
     <w:rsid w:val="00375625"/>
     <w:rsid w:val="00377F08"/>
     <w:rsid w:val="00380D05"/>
     <w:rsid w:val="00382F9D"/>
     <w:rsid w:val="0038700E"/>
+    <w:rsid w:val="00387615"/>
     <w:rsid w:val="00387D04"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="003965A6"/>
     <w:rsid w:val="00396A39"/>
     <w:rsid w:val="003A18D6"/>
     <w:rsid w:val="003A34BA"/>
     <w:rsid w:val="003A5308"/>
     <w:rsid w:val="003A6DD4"/>
     <w:rsid w:val="003B31E5"/>
     <w:rsid w:val="003B5CB9"/>
     <w:rsid w:val="003C0E8A"/>
     <w:rsid w:val="003C2699"/>
     <w:rsid w:val="003C3231"/>
     <w:rsid w:val="003C3E80"/>
     <w:rsid w:val="003C588C"/>
     <w:rsid w:val="003D22CC"/>
     <w:rsid w:val="003D38CB"/>
     <w:rsid w:val="003D48B6"/>
     <w:rsid w:val="003D6D77"/>
     <w:rsid w:val="003E0ABA"/>
     <w:rsid w:val="003E19C2"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E413A"/>
     <w:rsid w:val="003E693B"/>
     <w:rsid w:val="003F1202"/>
@@ -18554,50 +18508,51 @@
     <w:rsid w:val="00EB396A"/>
     <w:rsid w:val="00EB74EE"/>
     <w:rsid w:val="00EB7A35"/>
     <w:rsid w:val="00EC1190"/>
     <w:rsid w:val="00EC7677"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1D87"/>
     <w:rsid w:val="00EF3FB7"/>
     <w:rsid w:val="00EF4B3D"/>
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF5841"/>
     <w:rsid w:val="00EF58CC"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F005E9"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F054D3"/>
     <w:rsid w:val="00F10B55"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20140"/>
     <w:rsid w:val="00F21E4F"/>
     <w:rsid w:val="00F2269E"/>
+    <w:rsid w:val="00F23E81"/>
     <w:rsid w:val="00F33A62"/>
     <w:rsid w:val="00F34546"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F40104"/>
     <w:rsid w:val="00F40984"/>
     <w:rsid w:val="00F4270F"/>
     <w:rsid w:val="00F452B7"/>
     <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00F50E00"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F52C96"/>
     <w:rsid w:val="00F53150"/>
     <w:rsid w:val="00F566A4"/>
     <w:rsid w:val="00F56C3B"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F70E56"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F7698E"/>
     <w:rsid w:val="00F835E7"/>
@@ -18622,59 +18577,59 @@
     <w:rsid w:val="00FF2BA4"/>
     <w:rsid w:val="00FF3C31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="065ED9A7"/>
   <w15:docId w15:val="{E2BC0468-5E86-42EA-AE54-343604D43DDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -30094,51 +30049,51 @@
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Charf0">
     <w:name w:val="مقدمه Char"/>
     <w:basedOn w:val="Char3"/>
     <w:link w:val="affc"/>
     <w:rsid w:val="00EF58CC"/>
     <w:rPr>
       <w:rFonts w:ascii="IRNazanin" w:hAnsi="IRNazanin" w:cs="IRNazanin"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30649,55 +30604,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uupload.ir/view/irlotus_p30download.com_4w15.ttf/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\192.168.2.10\general\Pajohesh-Daneshjoee\Mr.%20Pourqasem\New%20tampletes\10.22105\DMOR.2020.205873.1131" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\192.168.2.10\general\Pajohesh-Daneshjoee\Mr.%20Pourqasem\New%20tampletes\10.22105\DMOR.2020.205873.1131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uupload.ir/view/irlotus_p30download.com_4w15.ttf/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -31080,78 +31035,78 @@
             <b:First>Carole</b:First>
             <b:Middle>Daniel</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E71C3B5F-14FB-4C51-8A3D-1EA84F3C383A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1502</Words>
-  <Characters>7245</Characters>
+  <Words>1305</Words>
+  <Characters>7442</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8617</CharactersWithSpaces>
+  <CharactersWithSpaces>8730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>